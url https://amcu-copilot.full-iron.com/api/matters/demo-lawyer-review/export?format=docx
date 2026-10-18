--- v0 (2026-07-17)
+++ v1 (2026-10-18)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AMCU Procurement Copilot Review Package</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Matter: UA-2025-05-16-000123-a - мережеве обладнання</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Procurement: UA-2025-05-16-000123-a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Client: ТОВ "Клієнт Нетворкс"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Generated: 2026-07-17T07:00:05.187Z</w:t>
+        <w:t xml:space="preserve">Generated: 2026-10-18T07:24:41.309Z</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Draft for qualified lawyer review. Not legal advice. Every source reference must be verified before filing or client delivery.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. What Happened Audit</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -162,113 +162,254 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Parsed: 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Metadata-only: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Failed: 0</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
-      <w:r>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">| sign.p7s | prozorro_tender_document | metadata_only (Signature container has no extracted text.) | 0 | - |</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Prozorro tender JSON</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Тип джерела: prozorro_tender_json</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Обробка: parsed; фрагментів: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: </w:t>
+      </w:r>
+      <w:hyperlink r:id="sourceLink1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Відкрити документ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Prozorro питання та відповідь</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Тип джерела: prozorro_question_answer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Обробка: parsed; фрагментів: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: посилання відсутнє або непридатне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Протокол відхилення пропозиції</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Тип джерела: rejection_protocol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Обробка: parsed; фрагментів: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: посилання відсутнє або непридатне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Фіктивна практика АМКУ 001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Тип джерела: amcu_precedent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Обробка: parsed; фрагментів: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: посилання відсутнє або непридатне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. sign.p7s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Тип джерела: prozorro_tender_document</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Обробка: metadata_only (Signature container has no extracted text.); фрагментів: 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: посилання відсутнє або непридатне.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Офіційні Q&amp;A з Prozorro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">1. Prozorro питання та відповідь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Source: src:demo-prozorro-qa</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: </w:t>
+      </w:r>
+      <w:hyperlink r:id="sourceLink2">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Відкрити документ</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Питання учасника: чи можна подати еквівалент без листа виробника? Відповідь замовника: вимога лишається без змін.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AI follow-up questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Partner: Чи оскаржуємо лише документацію, чи також відхилення? (Memo)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -410,83 +551,83 @@
         <w:t xml:space="preserve">• Потрібна перевірка real AMCU practice перед цитуванням.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Немає live підтвердження процесуального дедлайну.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AI Cost Telemetry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• Steps with telemetry: 2</w:t>
+        <w:t xml:space="preserve">• Steps considered: 2; with telemetry: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Input tokens: 2100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Output tokens: 780</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Total tokens: 2880</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• Estimated cost: $0.000000</w:t>
+        <w:t xml:space="preserve">• Estimated cost: $0.000000 (оцінка, не рахунок)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Intake Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Клієнт хоче оцінити скаргу на вимогу авторизаційного листа і відхилення пропозиції у фіктивній demo закупівлі.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Key Facts</w:t>
       </w:r>
     </w:p>
@@ -673,121 +814,291 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Urgency: high</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Sources: src:demo-rejection-protocol</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Argument Matrix</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weakness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confidence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Вимога авторизаційного листа могла бути непропорційною</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Замовник не змінив вимогу після питання учасника.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Official Q&amp;A src:demo-prozorro-qa; rejection protocol src:demo-rejection-protocol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Недискримінація і пропорційність вимог src:demo-procurement-law</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Потрібен реальний пакет пропозиції клієнта і перевірка строку.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">0.72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">src:demo-prozorro-qa, src:demo-rejection-protocol, src:demo-procurement-law</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Draft Complaint Skeleton</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Чернетка скарги</w:t>
+      <w:r>
+        <w:t xml:space="preserve"># Чернетка скарги</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">**Не подавати без перевірки юристом.**</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Скаржник вважає, що вимога авторизаційного листа могла необґрунтовано обмежувати конкуренцію src:demo-prozorro-qa.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Відхилення пропозиції повʼязане саме з відсутністю такого листа src:demo-rejection-protocol.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">`TODO:` перевірити строки та завантажити реальні докази технічної відповідності.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Draft Memo Skeleton</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Partner memo</w:t>
+      <w:r>
+        <w:t xml:space="preserve"># Partner memo</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сильна частина: causal link між вимогою і відхиленням видно з Q&amp;A та протоколу src:demo-prozorro-qa src:demo-rejection-protocol.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слабка частина: demo precedent є фіктивним і має бути замінений реальним джерелом.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Red-Team Critique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1145,243 +1456,261 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. src:demo-tender-conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Document: Тендерна документація</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Type: prozorro_tender_document</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: </w:t>
+      </w:r>
+      <w:hyperlink r:id="sourceLink3">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Відкрити документ</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• External ID: -</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фіктивна demo документація вимагає авторизаційний лист виробника для мережевого обладнання src:demo-procurement-law.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. src:demo-prozorro-qa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Document: Prozorro питання та відповідь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Type: prozorro_question_answer</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: </w:t>
+      </w:r>
+      <w:hyperlink r:id="sourceLink4">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Відкрити документ</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• External ID: -</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Питання учасника: чи можна подати еквівалент без листа виробника? Відповідь замовника: вимога лишається без змін.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. src:demo-rejection-protocol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Document: Протокол відхилення пропозиції</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Type: rejection_protocol</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Джерело документа: </w:t>
+      </w:r>
+      <w:hyperlink r:id="sourceLink5">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Відкрити документ</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• External ID: -</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пропозицію клієнта відхилено через відсутність авторизаційного листа виробника, хоча технічні характеристики були підтверджені.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. src:demo-amcu-precedent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Document: Фіктивна практика АМКУ 001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Type: amcu_precedent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• External URL: -</w:t>
+        <w:t xml:space="preserve">• Джерело документа: посилання відсутнє або непридатне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• External ID: -</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фіктивний demo precedent: колегія критикує вимоги, що звужують конкуренцію без доказу обʼєктивної необхідності.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. src:demo-procurement-law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Document: Фіктивний витяг із принципів закупівельного права</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Type: legal_norm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• External URL: -</w:t>
+        <w:t xml:space="preserve">• Джерело документа: посилання відсутнє або непридатне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• External ID: -</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Закупівлі мають дотримуватися принципів недискримінації, добросовісної конкуренції та пропорційності вимог.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Workflow Trace</w:t>
       </w:r>
     </w:p>
@@ -1424,83 +1753,95 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• red_team: completed; model mock-demo-fixture; tokens 1260; cost $0.000000</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="360" w:right="360"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="styles" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="sourceLink1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prozorro.gov.ua/tender/UA-2025-05-16-000123-a" TargetMode="External"/><Relationship Id="sourceLink2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prozorro.gov.ua/tender/UA-2025-05-16-000123-a" TargetMode="External"/><Relationship Id="sourceLink3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prozorro.gov.ua/tender/UA-2025-05-16-000123-a" TargetMode="External"/><Relationship Id="sourceLink4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prozorro.gov.ua/tender/UA-2025-05-16-000123-a" TargetMode="External"/><Relationship Id="sourceLink5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prozorro.gov.ua/tender/UA-2025-05-16-000123-a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>AMCU Procurement Copilot</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AMCU Procurement Copilot Review Package</dc:title>
   <dc:creator>AMCU Procurement Copilot</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>